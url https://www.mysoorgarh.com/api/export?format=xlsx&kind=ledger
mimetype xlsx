--- v0 (2026-07-28)
+++ v1 (2026-09-28)
@@ -8,176 +8,491 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ledger" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="147">
   <si>
     <t>तारीख</t>
   </si>
   <si>
     <t>प्रकार</t>
   </si>
   <si>
     <t>विवरण</t>
   </si>
   <si>
     <t>व्यक्ति</t>
   </si>
   <si>
     <t>जमा</t>
   </si>
   <si>
     <t>खर्च</t>
   </si>
   <si>
     <t>Balance</t>
   </si>
   <si>
     <t>रसीद/बिल नं.</t>
   </si>
   <si>
     <t>प्रोजेक्ट</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Payment Mode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>आर्थिक सहयोग</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>BhajanLAL JCB</t>
+  </si>
+  <si>
+    <t>SG-2026-0006</t>
+  </si>
+  <si>
+    <t>School Tin Shed</t>
+  </si>
+  <si>
+    <t>UPI</t>
+  </si>
+  <si>
+    <t>स्वीकृत</t>
+  </si>
+  <si>
+    <t>Pintu Bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0007</t>
+  </si>
+  <si>
+    <t>Ajay Bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0003</t>
+  </si>
+  <si>
+    <t>Vijayram Bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0010</t>
+  </si>
+  <si>
+    <t>Sachin Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0012</t>
+  </si>
+  <si>
+    <t>Mukesh Bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0008</t>
+  </si>
+  <si>
+    <t>Harimohan Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0011</t>
+  </si>
+  <si>
+    <t>भवानी सूरगढ़</t>
+  </si>
+  <si>
+    <t>SG-2026-0014</t>
+  </si>
+  <si>
     <t>Dr BhoorSingh Bainsla</t>
   </si>
   <si>
     <t>SG-2026-0005</t>
   </si>
   <si>
-    <t>School Tin Shed</t>
-[...8 lines deleted...]
-    <t>Rajesh Bhopa</t>
+    <t>PremSingh Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0013</t>
+  </si>
+  <si>
+    <t>Rajesh Bhopa ji</t>
   </si>
   <si>
     <t>SG-2026-0009</t>
   </si>
   <si>
-    <t>Harimohan Bainsla</t>
-[...4 lines deleted...]
-  <si>
     <t>Mahesh Bainsla</t>
   </si>
   <si>
     <t>SG-2026-0004</t>
   </si>
   <si>
-    <t>PremSingh Bainsla</t>
-[...44 lines deleted...]
-    <t>SG-2026-0014</t>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Vijendra Surendra Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0019</t>
+  </si>
+  <si>
+    <t>Sumran Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0017</t>
+  </si>
+  <si>
+    <t>Vimal Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0015</t>
+  </si>
+  <si>
+    <t>नकद (Cash)</t>
+  </si>
+  <si>
+    <t>Rajesh Sarvesh Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0020</t>
+  </si>
+  <si>
+    <t>Umesh Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0022</t>
+  </si>
+  <si>
+    <t>Paylet Bhopa (RPF)</t>
+  </si>
+  <si>
+    <t>SG-2026-0018</t>
+  </si>
+  <si>
+    <t>Rajesh Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0021</t>
+  </si>
+  <si>
+    <t>Vishram Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0016</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Jalram patwari , Budhram Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0024</t>
+  </si>
+  <si>
+    <t>Raju Patel</t>
+  </si>
+  <si>
+    <t>SG-2026-0026</t>
+  </si>
+  <si>
+    <t>Dharasingh Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0027</t>
+  </si>
+  <si>
+    <t>Jeetram Bhopa</t>
+  </si>
+  <si>
+    <t>SG-2026-0025</t>
+  </si>
+  <si>
+    <t>Tejram Fouji</t>
+  </si>
+  <si>
+    <t>SG-2026-0029</t>
+  </si>
+  <si>
+    <t>Rajesh , Jitendra</t>
+  </si>
+  <si>
+    <t>SG-2026-0028</t>
+  </si>
+  <si>
+    <t>Vinod Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0023</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>Nisha Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0042</t>
+  </si>
+  <si>
+    <t>Rambilash Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0039</t>
+  </si>
+  <si>
+    <t>Vachan Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0030</t>
+  </si>
+  <si>
+    <t>Jagdish bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0043</t>
+  </si>
+  <si>
+    <t>Subhash Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0038</t>
+  </si>
+  <si>
+    <t>Vikram Singh JVVNL</t>
+  </si>
+  <si>
+    <t>SG-2026-0057</t>
+  </si>
+  <si>
+    <t>Shivroop bhopa</t>
+  </si>
+  <si>
+    <t>SG-2026-0037</t>
+  </si>
+  <si>
+    <t>Atar Singh Guruji</t>
+  </si>
+  <si>
+    <t>SG-2026-0046</t>
+  </si>
+  <si>
+    <t>Mahendra Singh</t>
+  </si>
+  <si>
+    <t>SG-2026-0041</t>
+  </si>
+  <si>
+    <t>Ramkesh ,Vijay Singh</t>
+  </si>
+  <si>
+    <t>SG-2026-0034</t>
+  </si>
+  <si>
+    <t>Vikram Singh Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0053</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Ajeet Bainlsa</t>
+  </si>
+  <si>
+    <t>SG-2026-0051</t>
+  </si>
+  <si>
+    <t>Rajendra (Kadu)</t>
+  </si>
+  <si>
+    <t>SG-2026-0045</t>
+  </si>
+  <si>
+    <t>Raju Bhopa ji</t>
+  </si>
+  <si>
+    <t>SG-2026-0052</t>
+  </si>
+  <si>
+    <t>Balveer ,Chetram Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0055</t>
+  </si>
+  <si>
+    <t>Jaysingh Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0056</t>
+  </si>
+  <si>
+    <t>Deepak Sharma Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0048</t>
+  </si>
+  <si>
+    <t>Ganpat Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0054</t>
+  </si>
+  <si>
+    <t>Devi Singh Namo Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0033</t>
+  </si>
+  <si>
+    <t>Viman Singh</t>
+  </si>
+  <si>
+    <t>SG-2026-0044</t>
+  </si>
+  <si>
+    <t>Shivkishan Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0047</t>
+  </si>
+  <si>
+    <t>Mukesh Sharma</t>
+  </si>
+  <si>
+    <t>SG-2026-0036</t>
+  </si>
+  <si>
+    <t>Mahesh Bainsla Relway</t>
+  </si>
+  <si>
+    <t>SG-2026-0040</t>
+  </si>
+  <si>
+    <t>Maluka Bhopa</t>
+  </si>
+  <si>
+    <t>SG-2026-0035</t>
+  </si>
+  <si>
+    <t>Jeetram Bainsla</t>
+  </si>
+  <si>
+    <t>SG-2026-0032</t>
+  </si>
+  <si>
+    <t>VP Singh</t>
+  </si>
+  <si>
+    <t>SG-2026-0031</t>
+  </si>
+  <si>
+    <t>Mahendra Soorgarh</t>
+  </si>
+  <si>
+    <t>SG-2026-0049</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>Satveer (छोटा)</t>
+  </si>
+  <si>
+    <t>SG-2026-0058</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>Lokesh Bhopa</t>
+  </si>
+  <si>
+    <t>SG-2026-0059</t>
+  </si>
+  <si>
+    <t>Surendra Bainlsa</t>
+  </si>
+  <si>
+    <t>SG-2026-0061</t>
+  </si>
+  <si>
+    <t>Fate singh Jaysingh</t>
+  </si>
+  <si>
+    <t>SG-2026-0060</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Advocate Bheem Singh</t>
+  </si>
+  <si>
+    <t>SG-2026-0062</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>राज. उ. मा. वि. सूरगढ़ (समस्त स्टाफ)</t>
+  </si>
+  <si>
+    <t>SG-2026-0063</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -518,51 +833,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L61"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="12" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -576,489 +891,2313 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
       <c r="E2">
-        <v>1100</v>
+        <v>2100</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
-        <v>1100</v>
+        <v>2100</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3">
-        <v>1100</v>
+        <v>500</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>2200</v>
+        <v>2600</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
-        <v>2000</v>
+        <v>1100</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
-        <v>4200</v>
+        <v>3700</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>500</v>
+        <v>2100</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>4700</v>
+        <v>5800</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>1100</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>5800</v>
+        <v>6900</v>
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7">
-        <v>1100</v>
+        <v>500</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>6900</v>
+        <v>7400</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8">
-        <v>2100</v>
+        <v>2000</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>9000</v>
+        <v>9400</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
-        <v>9500</v>
+        <v>10500</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>10000</v>
+        <v>11600</v>
       </c>
       <c r="H10" t="s">
         <v>35</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
         <v>14</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11">
-        <v>2100</v>
+        <v>1100</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>12100</v>
+        <v>12700</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
         <v>14</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12">
         <v>1100</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>13200</v>
+        <v>13800</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
       <c r="I12" t="s">
         <v>17</v>
       </c>
       <c r="J12" t="s">
         <v>14</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>1100</v>
+        <v>500</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>14300</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14">
+        <v>1100</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14">
+        <v>15400</v>
+      </c>
+      <c r="H14" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15">
+        <v>1100</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15">
+        <v>16500</v>
+      </c>
+      <c r="H15" t="s">
+        <v>46</v>
+      </c>
+      <c r="I15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16">
+        <v>3100</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16">
+        <v>19600</v>
+      </c>
+      <c r="H16" t="s">
+        <v>48</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17">
+        <v>1100</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17">
+        <v>20700</v>
+      </c>
+      <c r="H17" t="s">
+        <v>51</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18">
+        <v>1100</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>21800</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19">
+        <v>2000</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
+        <v>23800</v>
+      </c>
+      <c r="H19" t="s">
+        <v>55</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20">
+        <v>2000</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
+        <v>25800</v>
+      </c>
+      <c r="H20" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21">
+        <v>1100</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>26900</v>
+      </c>
+      <c r="H21" t="s">
+        <v>59</v>
+      </c>
+      <c r="I21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J21" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22">
+        <v>1151</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>28051</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
+      </c>
+      <c r="I22" t="s">
+        <v>17</v>
+      </c>
+      <c r="J22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23">
+        <v>1000</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
+        <v>29051</v>
+      </c>
+      <c r="H23" t="s">
+        <v>64</v>
+      </c>
+      <c r="I23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J23" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" t="s">
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24">
+        <v>301</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>29352</v>
+      </c>
+      <c r="H24" t="s">
+        <v>66</v>
+      </c>
+      <c r="I24" t="s">
+        <v>17</v>
+      </c>
+      <c r="J24" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25">
+        <v>500</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
+        <v>29852</v>
+      </c>
+      <c r="H25" t="s">
+        <v>68</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" t="s">
+        <v>14</v>
+      </c>
+      <c r="K25" t="s">
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26">
+        <v>2000</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
+        <v>31852</v>
+      </c>
+      <c r="H26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27">
+        <v>1100</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27">
+        <v>32952</v>
+      </c>
+      <c r="H27" t="s">
+        <v>72</v>
+      </c>
+      <c r="I27" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28">
+        <v>1100</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28">
+        <v>34052</v>
+      </c>
+      <c r="H28" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29">
+        <v>1100</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29">
+        <v>35152</v>
+      </c>
+      <c r="H29" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" t="s">
+        <v>17</v>
+      </c>
+      <c r="J29" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30">
+        <v>1100</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30">
+        <v>36252</v>
+      </c>
+      <c r="H30" t="s">
+        <v>79</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31">
+        <v>1100</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31">
+        <v>37352</v>
+      </c>
+      <c r="H31" t="s">
+        <v>81</v>
+      </c>
+      <c r="I31" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32">
+        <v>1100</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>38452</v>
+      </c>
+      <c r="H32" t="s">
+        <v>83</v>
+      </c>
+      <c r="I32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" t="s">
+        <v>14</v>
+      </c>
+      <c r="K32" t="s">
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33">
+        <v>1100</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33">
+        <v>39552</v>
+      </c>
+      <c r="H33" t="s">
+        <v>85</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" t="s">
+        <v>14</v>
+      </c>
+      <c r="K33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" t="s">
+        <v>86</v>
+      </c>
+      <c r="E34">
+        <v>1100</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34">
+        <v>40652</v>
+      </c>
+      <c r="H34" t="s">
+        <v>87</v>
+      </c>
+      <c r="I34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" t="s">
+        <v>14</v>
+      </c>
+      <c r="K34" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" t="s">
+        <v>88</v>
+      </c>
+      <c r="E35">
+        <v>500</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35">
+        <v>41152</v>
+      </c>
+      <c r="H35" t="s">
+        <v>89</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>14</v>
+      </c>
+      <c r="K35" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36">
+        <v>1100</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36">
+        <v>42252</v>
+      </c>
+      <c r="H36" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" t="s">
+        <v>14</v>
+      </c>
+      <c r="K36" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37">
+        <v>500</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37">
+        <v>42752</v>
+      </c>
+      <c r="H37" t="s">
+        <v>93</v>
+      </c>
+      <c r="I37" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K37" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38">
+        <v>5100</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38">
+        <v>47852</v>
+      </c>
+      <c r="H38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I38" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" t="s">
+        <v>14</v>
+      </c>
+      <c r="K38" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>75</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" t="s">
+        <v>96</v>
+      </c>
+      <c r="E39">
+        <v>1100</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39">
+        <v>48952</v>
+      </c>
+      <c r="H39" t="s">
+        <v>97</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" t="s">
+        <v>14</v>
+      </c>
+      <c r="K39" t="s">
+        <v>18</v>
+      </c>
+      <c r="L39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>98</v>
+      </c>
+      <c r="D40" t="s">
+        <v>99</v>
+      </c>
+      <c r="E40">
+        <v>51000</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
+        <v>99952</v>
+      </c>
+      <c r="H40" t="s">
+        <v>100</v>
+      </c>
+      <c r="I40" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" t="s">
+        <v>14</v>
+      </c>
+      <c r="K40" t="s">
+        <v>49</v>
+      </c>
+      <c r="L40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>75</v>
+      </c>
+      <c r="B41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" t="s">
+        <v>101</v>
+      </c>
+      <c r="E41">
+        <v>500</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
+        <v>100452</v>
+      </c>
+      <c r="H41" t="s">
+        <v>102</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" t="s">
+        <v>14</v>
+      </c>
+      <c r="K41" t="s">
+        <v>18</v>
+      </c>
+      <c r="L41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" t="s">
+        <v>103</v>
+      </c>
+      <c r="E42">
+        <v>500</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42">
+        <v>100952</v>
+      </c>
+      <c r="H42" t="s">
+        <v>104</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" t="s">
+        <v>14</v>
+      </c>
+      <c r="K42" t="s">
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43">
+        <v>1000</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>101952</v>
+      </c>
+      <c r="H43" t="s">
+        <v>106</v>
+      </c>
+      <c r="I43" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43" t="s">
+        <v>14</v>
+      </c>
+      <c r="K43" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44">
+        <v>500</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
+        <v>102452</v>
+      </c>
+      <c r="H44" t="s">
+        <v>108</v>
+      </c>
+      <c r="I44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J44" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" t="s">
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" t="s">
+        <v>109</v>
+      </c>
+      <c r="E45">
+        <v>200</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>102652</v>
+      </c>
+      <c r="H45" t="s">
+        <v>110</v>
+      </c>
+      <c r="I45" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" t="s">
+        <v>14</v>
+      </c>
+      <c r="K45" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" t="s">
+        <v>111</v>
+      </c>
+      <c r="E46">
+        <v>500</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>103152</v>
+      </c>
+      <c r="H46" t="s">
+        <v>112</v>
+      </c>
+      <c r="I46" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" t="s">
+        <v>14</v>
+      </c>
+      <c r="K46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>75</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" t="s">
+        <v>113</v>
+      </c>
+      <c r="E47">
+        <v>500</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>103652</v>
+      </c>
+      <c r="H47" t="s">
+        <v>114</v>
+      </c>
+      <c r="I47" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" t="s">
+        <v>14</v>
+      </c>
+      <c r="K47" t="s">
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" t="s">
+        <v>115</v>
+      </c>
+      <c r="E48">
+        <v>500</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48">
+        <v>104152</v>
+      </c>
+      <c r="H48" t="s">
+        <v>116</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" t="s">
+        <v>14</v>
+      </c>
+      <c r="K48" t="s">
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" t="s">
+        <v>117</v>
+      </c>
+      <c r="E49">
+        <v>11000</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>115152</v>
+      </c>
+      <c r="H49" t="s">
+        <v>118</v>
+      </c>
+      <c r="I49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K49" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" t="s">
+        <v>119</v>
+      </c>
+      <c r="E50">
+        <v>1100</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50">
+        <v>116252</v>
+      </c>
+      <c r="H50" t="s">
+        <v>120</v>
+      </c>
+      <c r="I50" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" t="s">
+        <v>14</v>
+      </c>
+      <c r="K50" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" t="s">
+        <v>121</v>
+      </c>
+      <c r="E51">
+        <v>1100</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>117352</v>
+      </c>
+      <c r="H51" t="s">
+        <v>122</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" t="s">
+        <v>14</v>
+      </c>
+      <c r="K51" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" t="s">
+        <v>123</v>
+      </c>
+      <c r="E52">
+        <v>500</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52">
+        <v>117852</v>
+      </c>
+      <c r="H52" t="s">
+        <v>124</v>
+      </c>
+      <c r="I52" t="s">
+        <v>17</v>
+      </c>
+      <c r="J52" t="s">
+        <v>14</v>
+      </c>
+      <c r="K52" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" t="s">
+        <v>125</v>
+      </c>
+      <c r="E53">
+        <v>1100</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53">
+        <v>118952</v>
+      </c>
+      <c r="H53" t="s">
+        <v>126</v>
+      </c>
+      <c r="I53" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" t="s">
+        <v>14</v>
+      </c>
+      <c r="K53" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" t="s">
+        <v>127</v>
+      </c>
+      <c r="E54">
+        <v>1100</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54">
+        <v>120052</v>
+      </c>
+      <c r="H54" t="s">
+        <v>128</v>
+      </c>
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" t="s">
+        <v>14</v>
+      </c>
+      <c r="K54" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" t="s">
+        <v>129</v>
+      </c>
+      <c r="E55">
+        <v>500</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55">
+        <v>120552</v>
+      </c>
+      <c r="H55" t="s">
+        <v>130</v>
+      </c>
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" t="s">
+        <v>14</v>
+      </c>
+      <c r="K55" t="s">
+        <v>18</v>
+      </c>
+      <c r="L55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" t="s">
+        <v>132</v>
+      </c>
+      <c r="E56">
+        <v>500</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56">
+        <v>121052</v>
+      </c>
+      <c r="H56" t="s">
+        <v>133</v>
+      </c>
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" t="s">
+        <v>14</v>
+      </c>
+      <c r="K56" t="s">
+        <v>18</v>
+      </c>
+      <c r="L56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" t="s">
+        <v>135</v>
+      </c>
+      <c r="E57">
+        <v>500</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57">
+        <v>121552</v>
+      </c>
+      <c r="H57" t="s">
+        <v>136</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" t="s">
+        <v>14</v>
+      </c>
+      <c r="K57" t="s">
+        <v>18</v>
+      </c>
+      <c r="L57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" t="s">
+        <v>137</v>
+      </c>
+      <c r="E58">
+        <v>1100</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58">
+        <v>122652</v>
+      </c>
+      <c r="H58" t="s">
+        <v>138</v>
+      </c>
+      <c r="I58" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" t="s">
+        <v>14</v>
+      </c>
+      <c r="K58" t="s">
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>134</v>
+      </c>
+      <c r="B59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" t="s">
+        <v>139</v>
+      </c>
+      <c r="E59">
+        <v>500</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59">
+        <v>123152</v>
+      </c>
+      <c r="H59" t="s">
+        <v>140</v>
+      </c>
+      <c r="I59" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" t="s">
+        <v>14</v>
+      </c>
+      <c r="K59" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>141</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" t="s">
+        <v>142</v>
+      </c>
+      <c r="E60">
+        <v>500</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60">
+        <v>123652</v>
+      </c>
+      <c r="H60" t="s">
+        <v>143</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" t="s">
+        <v>14</v>
+      </c>
+      <c r="K60" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61">
+        <v>11000</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61">
+        <v>134652</v>
+      </c>
+      <c r="H61" t="s">
+        <v>146</v>
+      </c>
+      <c r="I61" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" t="s">
+        <v>14</v>
+      </c>
+      <c r="K61" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>